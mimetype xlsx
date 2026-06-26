--- v0 (2026-02-04)
+++ v1 (2026-06-26)
@@ -1,2223 +1,2195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1A6D80C6-EF7F-4053-8729-E5F289542840}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\桌面\資料組\網站資料區\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C822B660-38A4-4DE6-A194-470F4DC05312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-107" yWindow="-107" windowWidth="20847" windowHeight="11111" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="List" sheetId="1" r:id="rId1"/>
+    <sheet name="工作表1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="124">
-[...10 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="121">
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>職稱</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>姓名</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>服務單位本職</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>常務理事</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>邱月琴</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一金融控股公司董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>李長庚</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國泰金融控股公司總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>林衍茂</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>理事</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>黃男州</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>周添財</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>許維文</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>聯邦商業銀行總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>陳勝宏</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>陽信商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>全國農業金庫公司董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>楊真理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>駱怡君</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>王道商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>賴昭銑</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>華泰商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>黃以孟</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連線商業銀行總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>戴燈山</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中國輸出入銀行理事主席</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>賴進淵</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺灣新光商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>郭進一</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>上海商業儲蓄銀行總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>監事</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>林維俊</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>陳思寬</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>永豐金融控股公司董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>江瑞堂</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華郵政公司總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>陳志堅</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>郭釧溥</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>瑞興商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>佐伯和彥</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>樂天國際商業銀行總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>常務監事</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>何英明</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>台北富邦商業銀行總經理</t>
+    </r>
   </si>
   <si>
     <t>俞宇琦</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>安泰商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
     <t>張財育</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>元大商業銀行董事長</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>王銘陽</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t>林淑真</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新國際商業銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣金融控股公司董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳芬蘭</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>胡光華</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>吳佳曉</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>凌忠嫄</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>董瑞斌</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>華南金融控股公司董事長</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>彰化商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <t>臺灣土地銀行董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>渣打國際商業銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳佳文</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國信託商業銀行董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
     <t>理事長</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...35 lines deleted...]
-  <si>
     <t>兆豐金融控股公司董事長</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-  <si>
     <t>玉山金融控股公司董事長</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-  <si>
     <t>合作金庫金融控股公司董事長</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-        <sz val="11"/>
+    <t>簡展穎</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>郭倍廷</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱基金融控股公司董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>候補監事</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>國泰世華商業銀行董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>星展（台灣）商業銀行營運長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>滙豐（台灣）商業銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>顏文隆</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中國信託金融控股公司董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>郭明鑑</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺灣銀行總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>林知延</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>華南商業銀行副董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>韓蔚廷</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>富邦金融控股公司總經理</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>魏政祥</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華票券金融公司總經理</t>
+    </r>
+  </si>
+  <si>
+    <t>顧問</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>觀察員</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>王和生</t>
+  </si>
+  <si>
+    <t>曹為實</t>
+  </si>
+  <si>
+    <t>徐啟銘</t>
+  </si>
+  <si>
+    <t>張志堅</t>
+  </si>
+  <si>
+    <t>王淑芳</t>
+  </si>
+  <si>
+    <t>萬通票券公司董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>永豐商業銀行董事長</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱基商業銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>國際票券金融公司總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣土地銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>合作金庫商業銀行總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>本會顧問</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>王志君</t>
+  </si>
+  <si>
+    <t>鐘士傑</t>
+  </si>
+  <si>
+    <t>法商法國興業銀行台北分行法遵主管</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>德商德意志銀行台北分行法遵主管</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>王榮周</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>楊    枏</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>李嘉祥</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>張聖心</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺灣中小企業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>花旗（台灣）商業銀行董事長</t>
+    </r>
+  </si>
+  <si>
+    <t>林素真</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>元大金融控股公司董事長</t>
+    </r>
+  </si>
+  <si>
+    <t>翁    健</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>元大證券金融公司總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>楊聖慧</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>郭水義</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新新光金融控股公司總經理</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>將來商業銀行</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+      </rPr>
+      <t>董事長</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>遠東國際商業銀行</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Microsoft JhengHei"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>董事長</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>游天立</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>張兆順</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
         <rFont val="微軟正黑體"/>
         <family val="2"/>
         <charset val="136"/>
       </rPr>
       <t>理事</t>
     </r>
   </si>
   <si>
-    <t>陳芬蘭</t>
-[...783 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Microsoft JhengHei"/>
-[...33 lines deleted...]
-        <color theme="1"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國票金融控股公司</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Microsoft JhengHei"/>
         <family val="2"/>
       </rPr>
       <t>董事長</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13">
+  <fonts count="17">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...4 lines deleted...]
-      <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Microsoft JhengHei"/>
-[...3 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Microsoft JhengHei"/>
+      <sz val="12"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Microsoft JhengHei"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Microsoft JhengHei"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Microsoft JhengHei"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Microsoft JhengHei"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="17">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:C57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E51" sqref="E51"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A57" sqref="A57:XFD57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="12.4"/>
+  <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="17.09765625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.8984375" style="1"/>
+    <col min="1" max="1" width="12.69921875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.09765625" customWidth="1"/>
+    <col min="3" max="3" width="38.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="14">
-      <c r="A2" s="7" t="s">
+    <row r="2" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A2" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="8" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A13" s="1" t="s">
         <v>9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="6" t="s">
+      <c r="B13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C20" s="12" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A29" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A33" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="C33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...40 lines deleted...]
-      <c r="B8" s="6" t="s">
+    </row>
+    <row r="34" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="14">
-[...28 lines deleted...]
-      <c r="C11" s="9" t="s">
+    <row r="36" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A36" s="1" t="s">
         <v>30</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C16" s="9" t="s">
+      <c r="B36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>39</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="6" t="s">
+      <c r="C38" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="9" t="s">
-[...165 lines deleted...]
-      <c r="B32" s="6" t="s">
+    </row>
+    <row r="39" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A39" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="9" t="s">
-[...71 lines deleted...]
-      <c r="C38" s="9" t="s">
+      <c r="B39" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D38" s="5"/>
-[...2 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="C39" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="6" t="s">
+    </row>
+    <row r="40" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A40" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="9" t="s">
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A43" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A44" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A46" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A47" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A48" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A49" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A50" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A51" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A52" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A53" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A54" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A55" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="D39" s="5"/>
-[...77 lines deleted...]
-      <c r="B46" s="6" t="s">
+      <c r="B55" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="8" t="s">
+      <c r="C55" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="29.95" customHeight="1">
+      <c r="A56" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D46" s="5"/>
-[...27 lines deleted...]
-      <c r="B49" s="11" t="s">
+      <c r="C56" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C49" s="10" t="s">
-[...90 lines deleted...]
-    </row>
+    </row>
+    <row r="57" spans="1:3" ht="29.95" customHeight="1"/>
   </sheetData>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+  <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>List</vt:lpstr>
+      <vt:lpstr>工作表1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Mignon</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>